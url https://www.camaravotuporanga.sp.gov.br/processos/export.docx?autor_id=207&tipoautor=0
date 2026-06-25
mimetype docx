--- v0 (2026-06-23)
+++ v1 (2026-06-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="5500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstMasthead"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="900" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="5500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:42pt; height:42pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr><w:spacing w:before="80" w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Câmara de</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Votuporanga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">PODER LEGISLATIVO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">ENDEREÇO</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RUA VENEZUELA, 3819 - VILA AMÉRICA</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP - CEP: 15502-105</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">TELEFONE</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">(17)3421-1188</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:tbl><w:tblGrid><w:gridCol w:w="10000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstAccent"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="60" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="10000" w:type="dxa"/><w:shd w:val="clear" w:fill="2563EB"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:pStyle w:val="InstTitle"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0F172A"/><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELATÓRIO DE PROCESSOS LEGISLATIVOS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstKicker"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTROS APLICADOS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstBodyJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">• Tipo de autor: Autores</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstBodyJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">• Autor ID: 207</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstKicker"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0D9488"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">42 PROCESSO(S) ENCONTRADO(S)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstDataTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDENTIFICAÇÃO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMENTA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTOR(ES)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUAÇÃO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 42/2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11/12/2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 29/2023 - REQUER ACESSO AOS REGISTROS DE GASTOS EM VIAGENS DE TODOS OS VEREADORES DESDE O INÍCIO DA LEGISLATURA BEM COMO TODOS OS RECURSOS ARRECADADOS PELOS MESMOS.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 31/2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17/10/2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 24/2022 - REQUER INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS COM RELAÇÃO A ÁUDIO EM QUE O VICE-PREFEITO SOLICITA UM PRESENTE PARA A COMPRA DE RESPIRADORES DURANTE A PANDEMIA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 121/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/10/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 60/2021 - REQUER QUE SEJA INFORMADO SE ALGUM VEREADOR FEZ BOLETIM DE OCORRÊNCIA POR SE SENTIR OFENDIDO COM O TERMO CORJA PROFERIDO PELA VEREADORA SUELI FRIÓSI LOPES E SE FOI COMPROVADA...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 122/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/10/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 61/2021 - REQUER RELAÇÃO COMPLETA DOS SUPLENTES IMEDIATOS DE CADA VEREADOR ATUALMENTE EM EXERCÍCIO NA CÂMARA DE VEREADORES DE VOTUPORANGA/SP.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 123/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/10/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 62/2021 - REQUER INFORMAÇÕES DE VIAGENS DOS VEREADORES SUELI FRIÓSI LOPES E LEONARDO DA SILVA BRIGAGÃO.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 111/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">24/09/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 52/2021 - REQUER CD COM CÓPIA E TRANSCRIÇÃO DA FALA DA VEREADORA SUELI FRIÓSI NO EXPEDIENTE E LIDERANÇA DE PARTIDO DA SESSÃO ORDINÁRIA OCORRIDA NO DIA 20 DE SETEMBRO DE 2021 E OUTRAS I...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 19/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">02/02/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 5/2021 - REQUER DECLARAÇÃO DO PERÍODO QUE FOI VEREADOR.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 170/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 91/2020- REQUER CÓPIA DO OFÍCIO Nº 205, DE 29 DE JULHO DE 2013, ONDE CONTA RELATOS DE ATOS ILÍCITOS COMETIDOS PELO ENTÃO SERVIDOR ALEXANDRE ELIAS GIORA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 166/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">08/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 88/2020 - REQUER INFORMAÇÕES SOBRE O DEPARTAMENTO JURÍDICO DA CÂMARA MUNICIPAL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 167/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">08/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 89/2020 - REQUER CÓPIA DA GRAVAÇÃO DA SESSÃO ORDINÁRIA DO DIA 30/11/2020.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 165/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">07/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">INFORMA A DECISÃO PROFERIDA PELO TRIBUNAL DE JUSTIÇA DE SÃO PAULO NO PROCESSO 2287720-89.2020.8.26.0000, DETERMINANDO A SUSPENSÃO DA EFICÁCIA DA SENTENÇA PROFERIDA NOS AUTOS  Nº 1004356-42.2018.8.26.0...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 143/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20/10/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 80/2020 - REQUR GRAVAÇÃO CONTENDO O PRONUNCIAMENTO DURANTE O EXPEDIENTE DOS VEREADORES HERY KATTWINKEL, ALI HASSAN WANSSA E MARCELO COIENCA, NA SESSÃO ORDINÁRIA DO DIA 13 DE OUTUBRO DE...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 117/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11/09/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 63/2020 - REQUER QUE SEJA EXPEDIDO RELATÓRIO QUE CONSTE TODO CONTEÚDO DO TRABALHO PARLAMENTAR, ATRAVÉS DE PROPOSITURAS REALIZADAS PELO EX-VEREADOR JORGE SEBA, DURANTE SEU MANDATO PARLA...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 92/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30/07/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 49/2020 - REQUER CÓPIA DA GRAVAÇÃO ÁUDIO/VISUAL DO QUESTIONAMENTO REALIZADO PELO VEREADOR OSMAIR LUIZ FERRARI DURANTE AUDIÊNCIA PÚBLICA REALIZADA EM 27 DE JULHO DE 2020.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 82/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30/06/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 42/2020 - REQUER A TRANSCRIÇÃO DA 22ª SESSÃO ORDINÁRIA QUE OCORREU NO DIA 22 DE JUNHO DE 2020 DA FALA DO VEREADOR VANDER MARCELO COIENCA, DURANTE O EXPEDIENTE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 35/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">24/03/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">À COMISSÃO DE OBRAS, SERVIÇÇOS PÚBLICOS E ATIVIDADES PRIVADAS - SOLICITA INFORMAÇÕES SOBRE REUNIÃO EFETUADA COM A SECRETARIA MUNICIPAL DE TRÂNSITO, TRANSPORTE E SEGURANÇA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 153/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20/11/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 90/2019 - REQUER A TRANSCRIÇÃO DO PRONUNCIAMENTO DO VEREADOR ALI HASSAN WANSSA PROFERIDO DURANTE O EXPEDIENTE DA SESSÃO ORDINÁRIA DE 18 DE NOVEMBRO DE 2019.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 152/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">19/11/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 89/2019 - REQUER A EXPEDIÇÃO DE CERTIDÃO DE VIGÊNCIA DA LEI MUNICIPAL Nº 4019, DE 09 DE MAIO DE 2006.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 146/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">04/11/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 87/2019 - REQUER INFORMAÇÕES REFERENTES A CONTRATAÇÕES DE PUBLICIDADE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 122/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20/09/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 71/2019 - REQUER QUE SEJA EMITIDO PARECER SOBRE A CONSTITUCIONALIDAE DAS DISPOSIÇÕES CONTIDAS NO ART. 18, INCISO VI E  2º DA LEI Nº 6.088, DE 06 DE DEZEMBRO DE 2017, BEM COMO SOBRE A L...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 118/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10/09/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SOLICITA INFORMAÇÕES REFERENTES À VIAGEM À SÃO PAULO, NO DIA 09 DE SETEMBRO DE 2019, FEITA PELO SERVIDOR LUCAS DA SILVA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 62/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">03/06/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 33/2019 REQUER CÓPIA EM MÍDIA DIGITAL, DA GRAVAÇÃO DAS CÂMERAS DE SEGURANÇA DA RECEPÇÃO E ALA ADMINISTRATIVA DA CÂMARA MUNICIPAL, NO DIA 29 DE MAIO, DAS 08H00 ATÉ ÀS 17H00.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 54/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17/05/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 27/2019 - REQUER A SUSPENSÃO DO DECRETO LEGISLATIVO Nº 02, DE 14 DE MAIO DE 2018 BEM COMO O IMEDIATO RETORNO ÀS FUNÇÕES LEGISLATIVAS.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 46/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">29/04/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 22/2019 - REQUER INFORMAÇÕES SOBRE MARKETING DE REDE SOCIAL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 147/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">04/12/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 104/2018 - REQUER QUE A VEREADORA EDINALVA AZEVEDO INFORME SE  FEZ USO DO CARRO OFICIAL DA CÂMARA MUNICIPAL QUANDO ELEITA VEREADORA MAS SEM AINDA TER TOMADO POSSE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 148/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">04/12/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ENCAMINHA INFORMAÇÕES AO VEREADOR ELEITO PELO PARTIDO TRABALHISTA CRISTÃO - PTC, VEREADOR LEONARDO BRIGAGÃO, SOBRE COMO PROCEDER NA ELEIÇÃO PARA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE VOTUPORANGA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 134/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">29/10/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 94/2018 - REQUER CERTIDÃO DE POSSE DO VEREADOR ALI HASSAN WANSSA, BEM COMO PARECER TÉCNICO OBTIDO POR ESTA CASA DE LEIS QUE MENCIONE A IMPOSSIBILIDADE DE PARENTE DE VEREADOR CONTRATAR...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 85/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">13/06/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 58/2018 - REQUER A TRANSCRIÇÃO BEM COMO AS IMAGENS EM DVD DAS FALAS EM TRIBUNA DOS VEREADORES MEHDE MEIDÃO SLAIMAN KANSO - PSD E ALI HASSAN WANSSA - PV, EXPLANADAS DURANTE O EXPEDIENTE...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 67/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22/05/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 41/2018 - REQUER CERTIDÃO DE VIGÊNCIA DA RESOLUÇÃO Nº 6/2016 (CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL) E DA RESOLUÇÃO Nº 2/2003 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL)...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 68/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22/05/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 42/2018 - REQUER INFORMAÇÕES PARA SABER QUAL DISPOSITIVO LEGAL PREVÊ UTILIZAÇÃO DA TRIBUNA LIVRE, BEM COMO INFORMAR QUAIS SÃO OS REQUISITOS PARA UTILIZAÇÃO DA TRIBUNA LIVRE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 69/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22/05/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 43/2018 - REQUER CERTIDÃO INFORMANDO O PERÍODO EM QUE O VEREADOR DOUGLAS LISBOA DA SILVA EXERCEU O CARGO DE SECRETÁRIO DA MESA DIRETORA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 59/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/04/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 35/2018 - REQUER CÓPIA EM DVD E TRANSCRIÇÃO DO PRONUNCIAMENTO DO VEREADOR ALI HASSAN WANSSA NAS SESSÕES DOS DIAS 14 E 19 DE FEVEREIRO DE 2018.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 60/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/04/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 36/2018 - REQUER AS IMAGENS DA CÂMARA DE SERUGANÇA INSTALADAS DURANTE A PARTE EXTERNA DA RECEPÇÃO (CRUZAMENTO DAS RUAS VENEZUELA E PARÁ), ONDE CONSTE GRAVAÇÃO DO DIA 23 DE ABRIL DE 201...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 27/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">27/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 18/2018 - REQUER  CÓPIA DA ATA DA 5ª SESSÃO ORDINÁRIA, REALIZADA EM 19 DE FEVEREIRO DE 2018.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 23/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">21/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 15/2018 - REQUER CÓPIA DA GRAVAÇÃO ÁUDIO/VISUAL (DVD) DA SESSÃO ORDINÁRIA OCORRIDA NO DIA 19 DE FEVEREIRO DO ANO CORRENTE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 24/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">21/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 16/2018 - REQUER CÓPIA DA FICHA DE VOTAÇÃO REFERENTE AO RECEBIMENTO DA REPRESENTAÇÃO FORMULADA POR ELEITORES DO MUNICÍPIO EM FACE DESTE VEREADOR, QUE CONSTA NO PROCESSO INTERNO Nº 13/2...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 17/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO 10/2018 - REQUER AS IMAGENS DA ALA ADMINISTRATIVA DA CÂMARA MUNICIPAL NO DIA  14 DE FEVEREIRO DE 2018, DAS 10 ÀS 11 HORAS, PARA FINS DE ANÁLISE DE SEU CONTEÚDO.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 18/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 11/2018 - REQUER PARECER JURÍDICO DESTA CASA LEGISLATIVA SOBRE O ÓRGÃO COMPETENTE PARA JULGAR POSSÍVEIS IMPEDIMENTOS E INCOMPATIBILIDADES DE ADVOGADO NA CÂMARA MUNICIPAL, SANÇÃO APLICA...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 19/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 12/2018 - REQUER INFORMAÇÕES A RESPEITO DO DESCONTO DE 22% (VINTE E DOIS POR CENTO) DE AUMENTO NO PLANO DE ASSISTÊNCIA MÉDICA (PLANO DE SAÚDE) DOS SERVIDORES DESTA CASA LEGISLATIVA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 8/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30/01/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 04/2018 - REQUER CERTIDÃO ONDE CONSTE O PERÍODO EM QUE O  VEREADOR LICENCIADO DOUGLAS LISBOA OCUPOU CARGO DE 1º SECRETÁRIO DA MESA DIRETORA DESTA CASA LEGISLATIVA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 123/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11/09/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 80/2017 - REQUER CÓPIA DE TODAS AS SOLICITAÇÕES DE VIAGENS OFICIAIS PROMOVIDAS PELO VEREADOR MARCELO COIENCA DESDE O INÍCIO DO ANO CORRENTE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 114/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">25/08/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 74/2017 - REQUER CÓPIA TRANSCRITA DE SEUS PRONUNCIAMENTOS REALIZADOS DURANTE AS SESSÕES ORDINÁRIAS NOS DIAS 15/05, 22/05, 29/05, 05/06, 12/06 E 19/06, QUE SE REFEREM AO FISAV.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="3500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstFooter"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="D9E2EC"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">CÂMARA MUNICIPAL DE VOTUPORANGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">Fonte: https://www.camaravotuporanga.sp.gov.br/processos?tipoautor=0&autor_id=207</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">Gerado em 23/06/2026 15:12</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="900" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="5500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstMasthead"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="900" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="5500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:42pt; height:42pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr><w:spacing w:before="80" w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Câmara de</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Votuporanga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">PODER LEGISLATIVO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">ENDEREÇO</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RUA VENEZUELA, 3819 - VILA AMÉRICA</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP - CEP: 15502-105</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">TELEFONE</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">(17)3421-1188</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:tbl><w:tblGrid><w:gridCol w:w="10000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstAccent"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="60" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="10000" w:type="dxa"/><w:shd w:val="clear" w:fill="2563EB"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:pStyle w:val="InstTitle"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0F172A"/><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELATÓRIO DE PROCESSOS LEGISLATIVOS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstKicker"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTROS APLICADOS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstBodyJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">• Tipo de autor: Autores</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstBodyJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">• Autor ID: 207</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstKicker"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0D9488"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">42 PROCESSO(S) ENCONTRADO(S)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstDataTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDENTIFICAÇÃO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMENTA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTOR(ES)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUAÇÃO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 42/2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11/12/2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 29/2023 - REQUER ACESSO AOS REGISTROS DE GASTOS EM VIAGENS DE TODOS OS VEREADORES DESDE O INÍCIO DA LEGISLATURA BEM COMO TODOS OS RECURSOS ARRECADADOS PELOS MESMOS.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 31/2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17/10/2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 24/2022 - REQUER INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS COM RELAÇÃO A ÁUDIO EM QUE O VICE-PREFEITO SOLICITA UM PRESENTE PARA A COMPRA DE RESPIRADORES DURANTE A PANDEMIA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 121/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/10/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 60/2021 - REQUER QUE SEJA INFORMADO SE ALGUM VEREADOR FEZ BOLETIM DE OCORRÊNCIA POR SE SENTIR OFENDIDO COM O TERMO CORJA PROFERIDO PELA VEREADORA SUELI FRIÓSI LOPES E SE FOI COMPROVADA...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 122/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/10/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 61/2021 - REQUER RELAÇÃO COMPLETA DOS SUPLENTES IMEDIATOS DE CADA VEREADOR ATUALMENTE EM EXERCÍCIO NA CÂMARA DE VEREADORES DE VOTUPORANGA/SP.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 123/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/10/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 62/2021 - REQUER INFORMAÇÕES DE VIAGENS DOS VEREADORES SUELI FRIÓSI LOPES E LEONARDO DA SILVA BRIGAGÃO.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 111/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">24/09/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 52/2021 - REQUER CD COM CÓPIA E TRANSCRIÇÃO DA FALA DA VEREADORA SUELI FRIÓSI NO EXPEDIENTE E LIDERANÇA DE PARTIDO DA SESSÃO ORDINÁRIA OCORRIDA NO DIA 20 DE SETEMBRO DE 2021 E OUTRAS I...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 19/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">02/02/2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 5/2021 - REQUER DECLARAÇÃO DO PERÍODO QUE FOI VEREADOR.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 170/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 91/2020- REQUER CÓPIA DO OFÍCIO Nº 205, DE 29 DE JULHO DE 2013, ONDE CONTA RELATOS DE ATOS ILÍCITOS COMETIDOS PELO ENTÃO SERVIDOR ALEXANDRE ELIAS GIORA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 166/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">08/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 88/2020 - REQUER INFORMAÇÕES SOBRE O DEPARTAMENTO JURÍDICO DA CÂMARA MUNICIPAL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 167/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">08/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 89/2020 - REQUER CÓPIA DA GRAVAÇÃO DA SESSÃO ORDINÁRIA DO DIA 30/11/2020.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 165/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">07/12/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">INFORMA A DECISÃO PROFERIDA PELO TRIBUNAL DE JUSTIÇA DE SÃO PAULO NO PROCESSO 2287720-89.2020.8.26.0000, DETERMINANDO A SUSPENSÃO DA EFICÁCIA DA SENTENÇA PROFERIDA NOS AUTOS  Nº 1004356-42.2018.8.26.0...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 143/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20/10/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 80/2020 - REQUR GRAVAÇÃO CONTENDO O PRONUNCIAMENTO DURANTE O EXPEDIENTE DOS VEREADORES HERY KATTWINKEL, ALI HASSAN WANSSA E MARCELO COIENCA, NA SESSÃO ORDINÁRIA DO DIA 13 DE OUTUBRO DE...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 117/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11/09/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 63/2020 - REQUER QUE SEJA EXPEDIDO RELATÓRIO QUE CONSTE TODO CONTEÚDO DO TRABALHO PARLAMENTAR, ATRAVÉS DE PROPOSITURAS REALIZADAS PELO EX-VEREADOR JORGE SEBA, DURANTE SEU MANDATO PARLA...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 92/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30/07/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 49/2020 - REQUER CÓPIA DA GRAVAÇÃO ÁUDIO/VISUAL DO QUESTIONAMENTO REALIZADO PELO VEREADOR OSMAIR LUIZ FERRARI DURANTE AUDIÊNCIA PÚBLICA REALIZADA EM 27 DE JULHO DE 2020.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 82/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30/06/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 42/2020 - REQUER A TRANSCRIÇÃO DA 22ª SESSÃO ORDINÁRIA QUE OCORREU NO DIA 22 DE JUNHO DE 2020 DA FALA DO VEREADOR VANDER MARCELO COIENCA, DURANTE O EXPEDIENTE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 35/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">24/03/2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">À COMISSÃO DE OBRAS, SERVIÇÇOS PÚBLICOS E ATIVIDADES PRIVADAS - SOLICITA INFORMAÇÕES SOBRE REUNIÃO EFETUADA COM A SECRETARIA MUNICIPAL DE TRÂNSITO, TRANSPORTE E SEGURANÇA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 153/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20/11/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 90/2019 - REQUER A TRANSCRIÇÃO DO PRONUNCIAMENTO DO VEREADOR ALI HASSAN WANSSA PROFERIDO DURANTE O EXPEDIENTE DA SESSÃO ORDINÁRIA DE 18 DE NOVEMBRO DE 2019.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 152/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">19/11/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 89/2019 - REQUER A EXPEDIÇÃO DE CERTIDÃO DE VIGÊNCIA DA LEI MUNICIPAL Nº 4019, DE 09 DE MAIO DE 2006.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 146/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">04/11/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 87/2019 - REQUER INFORMAÇÕES REFERENTES A CONTRATAÇÕES DE PUBLICIDADE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 122/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20/09/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 71/2019 - REQUER QUE SEJA EMITIDO PARECER SOBRE A CONSTITUCIONALIDAE DAS DISPOSIÇÕES CONTIDAS NO ART. 18, INCISO VI E  2º DA LEI Nº 6.088, DE 06 DE DEZEMBRO DE 2017, BEM COMO SOBRE A L...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 118/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10/09/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SOLICITA INFORMAÇÕES REFERENTES À VIAGEM À SÃO PAULO, NO DIA 09 DE SETEMBRO DE 2019, FEITA PELO SERVIDOR LUCAS DA SILVA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 62/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">03/06/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 33/2019 REQUER CÓPIA EM MÍDIA DIGITAL, DA GRAVAÇÃO DAS CÂMERAS DE SEGURANÇA DA RECEPÇÃO E ALA ADMINISTRATIVA DA CÂMARA MUNICIPAL, NO DIA 29 DE MAIO, DAS 08H00 ATÉ ÀS 17H00.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 54/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17/05/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 27/2019 - REQUER A SUSPENSÃO DO DECRETO LEGISLATIVO Nº 02, DE 14 DE MAIO DE 2018 BEM COMO O IMEDIATO RETORNO ÀS FUNÇÕES LEGISLATIVAS.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 46/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">29/04/2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 22/2019 - REQUER INFORMAÇÕES SOBRE MARKETING DE REDE SOCIAL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 147/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">04/12/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 104/2018 - REQUER QUE A VEREADORA EDINALVA AZEVEDO INFORME SE  FEZ USO DO CARRO OFICIAL DA CÂMARA MUNICIPAL QUANDO ELEITA VEREADORA MAS SEM AINDA TER TOMADO POSSE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 148/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">04/12/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ENCAMINHA INFORMAÇÕES AO VEREADOR ELEITO PELO PARTIDO TRABALHISTA CRISTÃO - PTC, VEREADOR LEONARDO BRIGAGÃO, SOBRE COMO PROCEDER NA ELEIÇÃO PARA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE VOTUPORANGA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 134/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">29/10/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 94/2018 - REQUER CERTIDÃO DE POSSE DO VEREADOR ALI HASSAN WANSSA, BEM COMO PARECER TÉCNICO OBTIDO POR ESTA CASA DE LEIS QUE MENCIONE A IMPOSSIBILIDADE DE PARENTE DE VEREADOR CONTRATAR...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 85/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">13/06/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 58/2018 - REQUER A TRANSCRIÇÃO BEM COMO AS IMAGENS EM DVD DAS FALAS EM TRIBUNA DOS VEREADORES MEHDE MEIDÃO SLAIMAN KANSO - PSD E ALI HASSAN WANSSA - PV, EXPLANADAS DURANTE O EXPEDIENTE...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 67/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22/05/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 41/2018 - REQUER CERTIDÃO DE VIGÊNCIA DA RESOLUÇÃO Nº 6/2016 (CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL) E DA RESOLUÇÃO Nº 2/2003 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL)...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 68/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22/05/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 42/2018 - REQUER INFORMAÇÕES PARA SABER QUAL DISPOSITIVO LEGAL PREVÊ UTILIZAÇÃO DA TRIBUNA LIVRE, BEM COMO INFORMAR QUAIS SÃO OS REQUISITOS PARA UTILIZAÇÃO DA TRIBUNA LIVRE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 69/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22/05/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 43/2018 - REQUER CERTIDÃO INFORMANDO O PERÍODO EM QUE O VEREADOR DOUGLAS LISBOA DA SILVA EXERCEU O CARGO DE SECRETÁRIO DA MESA DIRETORA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 59/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/04/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 35/2018 - REQUER CÓPIA EM DVD E TRANSCRIÇÃO DO PRONUNCIAMENTO DO VEREADOR ALI HASSAN WANSSA NAS SESSÕES DOS DIAS 14 E 19 DE FEVEREIRO DE 2018.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 60/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26/04/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 36/2018 - REQUER AS IMAGENS DA CÂMARA DE SERUGANÇA INSTALADAS DURANTE A PARTE EXTERNA DA RECEPÇÃO (CRUZAMENTO DAS RUAS VENEZUELA E PARÁ), ONDE CONSTE GRAVAÇÃO DO DIA 23 DE ABRIL DE 201...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 27/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">27/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 18/2018 - REQUER  CÓPIA DA ATA DA 5ª SESSÃO ORDINÁRIA, REALIZADA EM 19 DE FEVEREIRO DE 2018.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 23/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">21/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 15/2018 - REQUER CÓPIA DA GRAVAÇÃO ÁUDIO/VISUAL (DVD) DA SESSÃO ORDINÁRIA OCORRIDA NO DIA 19 DE FEVEREIRO DO ANO CORRENTE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 24/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">21/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 16/2018 - REQUER CÓPIA DA FICHA DE VOTAÇÃO REFERENTE AO RECEBIMENTO DA REPRESENTAÇÃO FORMULADA POR ELEITORES DO MUNICÍPIO EM FACE DESTE VEREADOR, QUE CONSTA NO PROCESSO INTERNO Nº 13/2...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 17/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO 10/2018 - REQUER AS IMAGENS DA ALA ADMINISTRATIVA DA CÂMARA MUNICIPAL NO DIA  14 DE FEVEREIRO DE 2018, DAS 10 ÀS 11 HORAS, PARA FINS DE ANÁLISE DE SEU CONTEÚDO.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 18/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 11/2018 - REQUER PARECER JURÍDICO DESTA CASA LEGISLATIVA SOBRE O ÓRGÃO COMPETENTE PARA JULGAR POSSÍVEIS IMPEDIMENTOS E INCOMPATIBILIDADES DE ADVOGADO NA CÂMARA MUNICIPAL, SANÇÃO APLICA...</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 19/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16/02/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 12/2018 - REQUER INFORMAÇÕES A RESPEITO DO DESCONTO DE 22% (VINTE E DOIS POR CENTO) DE AUMENTO NO PLANO DE ASSISTÊNCIA MÉDICA (PLANO DE SAÚDE) DOS SERVIDORES DESTA CASA LEGISLATIVA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 8/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30/01/2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 04/2018 - REQUER CERTIDÃO ONDE CONSTE O PERÍODO EM QUE O  VEREADOR LICENCIADO DOUGLAS LISBOA OCUPOU CARGO DE 1º SECRETÁRIO DA MESA DIRETORA DESTA CASA LEGISLATIVA.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 123/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11/09/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 80/2017 - REQUER CÓPIA DE TODAS AS SOLICITAÇÕES DE VIAGENS OFICIAIS PROMOVIDAS PELO VEREADOR MARCELO COIENCA DESDE O INÍCIO DO ANO CORRENTE.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:shd w:val="clear" w:fill="F9FAFB"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO Nº 114/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PROCESSO INTERNO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">25/08/2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">REQUERIMENTO Nº 74/2017 - REQUER CÓPIA TRANSCRITA DE SEUS PRONUNCIAMENTOS REALIZADOS DURANTE AS SESSÕES ORDINÁRIAS NOS DIAS 15/05, 22/05, 29/05, 05/06, 12/06 E 19/06, QUE SE REFEREM AO FISAV.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCellJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DR. HERY KATTWINKEL.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:pStyle w:val="InstTableCell"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARQUIVADO</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="3500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstFooter"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="D9E2EC"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">CÂMARA MUNICIPAL DE VOTUPORANGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">Fonte: https://www.camaravotuporanga.sp.gov.br/processos?tipoautor=0&autor_id=207</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">Gerado em 24/06/2026 21:16</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="900" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>