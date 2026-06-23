--- v0 (2026-06-23)
+++ v1 (2026-06-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="5500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstMasthead"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="900" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="5500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:42pt; height:42pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr><w:spacing w:before="80" w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Câmara de</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Votuporanga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">PODER LEGISLATIVO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">ENDEREÇO</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RUA VENEZUELA, 3819 - VILA AMÉRICA</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP - CEP: 15502-105</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">TELEFONE</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">(17)3421-1188</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:tbl><w:tblGrid><w:gridCol w:w="10000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstAccent"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="60" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="10000" w:type="dxa"/><w:shd w:val="clear" w:fill="2563EB"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:pStyle w:val="InstTitle"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0F172A"/><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELATÓRIO DE DOCUMENTOS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstBodyJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consulta sem filtros — todos os documentos publicados.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstKicker"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0D9488"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0 DOCUMENTO(S) ENCONTRADO(S)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstDataTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDENTIFICAÇÃO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMENTA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTOR(ES)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUAÇÃO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="10800" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="6"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nenhum documento encontrado para os filtros aplicados.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="3500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstFooter"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="D9E2EC"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">CÂMARA MUNICIPAL DE VOTUPORANGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">Fonte: https://www.camaravotuporanga.sp.gov.br/documentos?tipoautor=0&autor_id=41</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">Gerado em 23/06/2026 15:10</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="900" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="5500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstMasthead"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="900" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="5500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:42pt; height:42pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr><w:spacing w:before="80" w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Câmara de</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="FFFFFF"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Votuporanga</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">PODER LEGISLATIVO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="07101E"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">ENDEREÇO</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RUA VENEZUELA, 3819 - VILA AMÉRICA</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP - CEP: 15502-105</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="12"/><w:szCs w:val="12"/></w:rPr><w:t xml:space="preserve">TELEFONE</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="CBD5E1"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">(17)3421-1188</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:tbl><w:tblGrid><w:gridCol w:w="10000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstAccent"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="60" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="10000" w:type="dxa"/><w:shd w:val="clear" w:fill="2563EB"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:pStyle w:val="InstTitle"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0F172A"/><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELATÓRIO DE DOCUMENTOS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstBodyJustified"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="334155"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consulta sem filtros — todos os documentos publicados.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="InstKicker"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="0D9488"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0 DOCUMENTO(S) ENCONTRADO(S)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstDataTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDENTIFICAÇÃO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMENTA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTOR(ES)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="start"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="475569"/><w:sz w:val="14"/><w:szCs w:val="14"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUAÇÃO</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="10800" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="6"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nenhum documento encontrado para os filtros aplicados.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="3500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="InstFooter"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="D9E2EC"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">CÂMARA MUNICIPAL DE VOTUPORANGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">VOTUPORANGA / SP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="64748B"/><w:sz w:val="14"/><w:szCs w:val="14"/></w:rPr><w:t xml:space="preserve">Fonte: https://www.camaravotuporanga.sp.gov.br/documentos?tipoautor=0&autor_id=41</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="0E1D30"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">Gerado em 23/06/2026 19:39</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="900" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>